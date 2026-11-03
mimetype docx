--- v0 (2026-03-20)
+++ v1 (2026-11-03)
@@ -5,98 +5,111 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="7023E342" w14:textId="220379A1" w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006C3B77" w:rsidP="006713D0">
+    <w:p w:rsidR="00B94DB2" w:rsidRDefault="00B94DB2" w:rsidP="006713D0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B94DB2" w:rsidRDefault="00B94DB2" w:rsidP="006713D0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B94DB2" w:rsidRDefault="00B94DB2" w:rsidP="006713D0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B94DB2" w:rsidRDefault="00B94DB2" w:rsidP="006713D0">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006C3B77" w:rsidP="006713D0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1D1D1B"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>f</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve"> załącznik nr 1 do Regulaminu Festiwalu Rzemiosł.</w:t>
+        <w:t>formularz zgłoszeniowy wystawcy stanowiący załącznik nr 1 do Regulaminu dla wystawców Jarmarku Adwentowego.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD240CE" w14:textId="77777777" w:rsidR="00B426E6" w:rsidRPr="006713D0" w:rsidRDefault="0083409B" w:rsidP="006713D0">
+    <w:p w:rsidR="00B426E6" w:rsidRPr="006713D0" w:rsidRDefault="0083409B" w:rsidP="006713D0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B426E6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F6D1A57" wp14:editId="77987669">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-8890</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>535709</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1717200" cy="612000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="25" name="Obraz 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -109,51 +122,51 @@
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1717200" cy="612000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00605DF6" w:rsidRPr="00B426E6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F038F2F" wp14:editId="3698CD6D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-9525</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>533400</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1717040" cy="611505"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="4" name="Obraz 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -178,1242 +191,1081 @@
                       <a:off x="0" y="0"/>
                       <a:ext cx="1717040" cy="611505"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="11086" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4990"/>
         <w:gridCol w:w="6096"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w14:paraId="3CC71604" w14:textId="77777777" w:rsidTr="00146427">
+      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidTr="00146427">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11086" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3C0CF2FB" w14:textId="144EB104" w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="00F85D38" w:rsidP="00514054">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="00F85D38" w:rsidP="00514054">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI </w:t>
+              <w:t xml:space="preserve">JARMARK ADWENTOWY </w:t>
             </w:r>
-            <w:r w:rsidR="006713D0" w:rsidRPr="00B95BA6">
-[...19 lines deleted...]
-            <w:r w:rsidR="006713D0" w:rsidRPr="00512B8B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>28–29 listopada 2026 r., Oranżeria</w:t>
             </w:r>
-            <w:r>
-[...66 lines deleted...]
-          <w:p w14:paraId="57D26059" w14:textId="52BD2B83" w:rsidR="006713D0" w:rsidRPr="006713D0" w:rsidRDefault="00F85D38" w:rsidP="006713D0">
+          </w:p>
+          <w:p w:rsidR="006713D0" w:rsidRPr="006713D0" w:rsidRDefault="00F85D38" w:rsidP="006713D0">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>FORMULARZ</w:t>
-[...29 lines deleted...]
-              <w:t>WYSTAWCÓW</w:t>
+              <w:t>FORMULARZ ZGŁOSZENIOWY WYSTAWCÓW</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w14:paraId="0A96A085" w14:textId="77777777" w:rsidTr="00146427">
+      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidTr="00146427">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70375C46" w14:textId="3E3B15C9" w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
-[...15 lines deleted...]
-              <w:t>Prezentowane rzemiosło</w:t>
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prezentowane rzemiosło lub wyroby/produkty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16DBD567" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006713D0" w:rsidP="00514054">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006713D0" w:rsidP="00514054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w14:paraId="7FC76487" w14:textId="77777777" w:rsidTr="00146427">
+      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidTr="00146427">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F98C876" w14:textId="7BBF9EA7" w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00293873">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Okres historyczny będący źródłem inspiracji dla wyrobów prezentowanych przez </w:t>
-[...7 lines deleted...]
-              <w:t>Wystawcę</w:t>
+              <w:t>Region lub tradycja, z której wywodzą się prezentowane wyroby</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="334F2EE9" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006713D0" w:rsidP="00514054">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006713D0" w:rsidP="00514054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w14:paraId="3A271CB5" w14:textId="77777777" w:rsidTr="00123326">
+      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidTr="00123326">
         <w:trPr>
           <w:trHeight w:val="1043"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06CE1259" w14:textId="113FBD6B" w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
-[...87 lines deleted...]
-              <w:t>czy historyczny?</w:t>
+          <w:p w:rsidR="00C046D2" w:rsidRDefault="00001E7E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Potrzeby stoiska (Jarmark odbywa się w budynku – bez namiotów)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03EDE536" w14:textId="6FA0AA0E" w:rsidR="00F85D38" w:rsidRDefault="00F85D38" w:rsidP="00514054">
+          <w:p w:rsidR="00C046D2" w:rsidRDefault="00001E7E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Współczesny:</w:t>
-[...30 lines deleted...]
-              <w:t>Historyczny/rekonstrukcja historyczna:</w:t>
+              <w:t>Krzesła od Organizatora (ile, maks. 2):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w14:paraId="4A60B142" w14:textId="77777777" w:rsidTr="00146427">
+      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidTr="00146427">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00C5051B" w:rsidRDefault="00287E88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Czy do obsługi stoiska potrzebny jest prąd? Jeśli tak – do jakich urządzeń (np. oświetlenie, terminal płatniczy) i jakiej mocy (jeśli wiadomo)?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C5051B" w:rsidRDefault="00287E88">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Przedłużacz techniczny Wystawca zapewnia we własnym zakresie (§ 6 pkt 2 Regulaminu).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6096" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006713D0" w:rsidP="00514054">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidTr="00146427">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11086" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0985266C" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
-[...15 lines deleted...]
-              <w:t>Krótki opis:</w:t>
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Krótki opis (w tym wyroby świąteczne, jeśli Wystawca je ma):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="541FA878" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
-[...49 lines deleted...]
-          <w:p w14:paraId="3A3B75CA" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1622A6AB" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00DE4E0B">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00DE4E0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w14:paraId="7B325F77" w14:textId="77777777" w:rsidTr="00123326">
+      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidTr="00123326">
         <w:trPr>
           <w:trHeight w:val="476"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11086" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="56B8661E" w14:textId="55526665" w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00293873">
-[...6 lines deleted...]
-              <w:t>Prosimy o dołączenie w formie załączników kilku zdjęć kramu i wyrobów.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Prosimy o dołączenie w formie załączników kilku zdjęć stoiska i/lub wyrobów.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w14:paraId="55450919" w14:textId="77777777" w:rsidTr="00146427">
+      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidTr="00146427">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56855EE0" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00293873">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nazwa firmy/marki:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5595A0F3" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00DE4E0B">
-[...33 lines deleted...]
-              <w:t>Imię i nazwisko</w:t>
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00DE4E0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(jeśli taka jest) oraz Imię i nazwisko</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="684C617E" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006713D0" w:rsidP="00514054">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006713D0" w:rsidP="00514054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w14:paraId="7DBCAB46" w14:textId="77777777" w:rsidTr="00146427">
+      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidTr="00146427">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="547AD441" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="00DE4E0B" w:rsidP="00DE4E0B">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00293873">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="00DE4E0B" w:rsidP="00DE4E0B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Adres e-mail:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="072DA918" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006713D0" w:rsidP="00514054">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006713D0" w:rsidP="00514054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w14:paraId="14F7E16F" w14:textId="77777777" w:rsidTr="00146427">
+      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidTr="00146427">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A03870D" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="00DE4E0B" w:rsidP="00514054">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00293873">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="00DE4E0B" w:rsidP="00514054">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Numer telefonu:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0460E9D9" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006713D0" w:rsidP="00514054">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006713D0" w:rsidP="00514054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w14:paraId="1EA90A7E" w14:textId="77777777" w:rsidTr="00146427">
+      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidTr="00146427">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04900A43" w14:textId="77777777" w:rsidR="00DE4E0B" w:rsidRPr="00293873" w:rsidRDefault="00DE4E0B" w:rsidP="00DE4E0B">
+          <w:p w:rsidR="00DE4E0B" w:rsidRPr="00293873" w:rsidRDefault="00DE4E0B" w:rsidP="00DE4E0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00293873">
-[...6 lines deleted...]
-              <w:t>Imię i nazwisko</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:color w:val="1D1D1B"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Imię i nazwisko dodatkowej osoby na stoisku:</w:t>
             </w:r>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w14:paraId="24E662E4" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
+          </w:p>
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006713D0" w:rsidP="00514054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="356C814C" w14:textId="77777777" w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006713D0" w:rsidP="00514054">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidRDefault="006713D0" w:rsidP="00514054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00334033" w:rsidRPr="00B95BA6" w14:paraId="36B45B4D" w14:textId="77777777" w:rsidTr="00146427">
+      <w:tr w:rsidR="00334033" w:rsidRPr="00B95BA6" w:rsidTr="00146427">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21C4244C" w14:textId="17C3882D" w:rsidR="00334033" w:rsidRPr="00293873" w:rsidRDefault="00334033" w:rsidP="00DE4E0B">
+          <w:p w:rsidR="00334033" w:rsidRPr="00293873" w:rsidRDefault="00334033" w:rsidP="00DE4E0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Numer rejestracyjny pojazdu wjeżdżającego na teren Królewskiego Festiwalu Rzemiosł:</w:t>
+              <w:t>Numer rejestracyjny pojazdu wjeżdżającego do rozładunku:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB13E6A" w14:textId="77777777" w:rsidR="00334033" w:rsidRPr="00B95BA6" w:rsidRDefault="00334033" w:rsidP="00514054">
+          <w:p w:rsidR="00334033" w:rsidRPr="00B95BA6" w:rsidRDefault="00334033" w:rsidP="00514054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C3B77" w:rsidRPr="00B95BA6" w14:paraId="28EA3B38" w14:textId="77777777" w:rsidTr="00146427">
+      <w:tr w:rsidR="006C3B77" w:rsidRPr="00B95BA6" w:rsidTr="00146427">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECCB273" w14:textId="355F055F" w:rsidR="006C3B77" w:rsidRDefault="006C3B77" w:rsidP="00DE4E0B">
+          <w:p w:rsidR="006C3B77" w:rsidRDefault="006C3B77" w:rsidP="00DE4E0B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Czy Wystawca wyraża chęć wygłoszenia krótkiej prelekcji na temat swojego rzemiosła/wyrobów, które odbędzie się w wyznaczonej sali wykładowej?</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Czy Wystawca chce poprowadzić na stoisku pokaz lub krótkie warsztaty? (nie jest to warunek udziału)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE6C396" w14:textId="77777777" w:rsidR="006C3B77" w:rsidRPr="00B95BA6" w:rsidRDefault="006C3B77" w:rsidP="00514054">
+          <w:p w:rsidR="006C3B77" w:rsidRPr="00B95BA6" w:rsidRDefault="006C3B77" w:rsidP="00514054">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w14:paraId="7B581D74" w14:textId="77777777" w:rsidTr="00146427">
+      <w:tr w:rsidR="006713D0" w:rsidRPr="00B95BA6" w:rsidTr="00146427">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11086" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="56043AFF" w14:textId="4F5469A1" w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006C3B77" w:rsidP="00CE2806">
+          <w:p w:rsidR="006713D0" w:rsidRPr="00293873" w:rsidRDefault="006C3B77" w:rsidP="00CE2806">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00123326">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temat wystąpienia: </w:t>
+              <w:t xml:space="preserve">Na czym polega pokaz lub warsztat (czas trwania, potrzebne miejsce): </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C3B77" w:rsidRPr="00B95BA6" w14:paraId="4B39F61A" w14:textId="77777777" w:rsidTr="00146427">
+      <w:tr w:rsidR="006C3B77" w:rsidRPr="00B95BA6" w:rsidTr="00146427">
         <w:trPr>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11086" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="209D3D00" w14:textId="4BC8B4BE" w:rsidR="006C3B77" w:rsidRPr="00123326" w:rsidRDefault="006C3B77" w:rsidP="00CE2806">
+          <w:p w:rsidR="006C3B77" w:rsidRPr="00123326" w:rsidRDefault="006C3B77" w:rsidP="00CE2806">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00123326">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="1D1D1B"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Akceptuję Regulamin Królewskiego Festiwalu Rzemiosł</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">Akceptuję Regulamin dla wystawców Jarmarku Adwentowego (data i podpis): </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E6EDCA7" w14:textId="77777777" w:rsidR="003D718C" w:rsidRDefault="00293873" w:rsidP="00293873">
+    <w:p w:rsidR="00B94DB2" w:rsidRDefault="00B94DB2" w:rsidP="00293873">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B94DB2" w:rsidRDefault="00B94DB2" w:rsidP="00293873">
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D83429" w:rsidRDefault="00D83429" w:rsidP="00D83429">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00293873">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Kontakt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00293873">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00293873">
-[...5 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dunin-Wąsowicz, </w:t>
-[...13 lines deleted...]
-        <w:t>rukcji Historycznej i Sprzedaży</w:t>
+        <w:t>Katarzyna Dubeltowicz, Dział Edukacji Muzealnej</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E13FA0F" w14:textId="77777777" w:rsidR="00B426E6" w:rsidRPr="00146427" w:rsidRDefault="003D718C" w:rsidP="00293873">
+    <w:p w:rsidR="00D83429" w:rsidRPr="00146427" w:rsidRDefault="00D83429" w:rsidP="00D83429">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00146427">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>t:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146427">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> +48 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C66F92">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>515 256 439</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00293873" w:rsidRPr="00146427">
+      <w:r w:rsidRPr="00C66F92">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">+48 695 110 134, </w:t>
+        <w:t>kdubeltowicz@muzeum-wilanow.pl</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146427">
+    </w:p>
+    <w:p w:rsidR="00D83429" w:rsidRDefault="00D83429" w:rsidP="00D83429">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
-          <w:b/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>m:</w:t>
+        <w:t>Wypełniony i podpisany formularz wraz ze zdjęciami prosimy przesłać do dnia 21.11.2026 r. na adres:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146427">
+      <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>festiwalrzemiosl@muzeum-wilanow.pl</w:t>
+        <w:t xml:space="preserve"> kdubeltowicz@muzeum-wilanow.pl</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B426E6" w:rsidRPr="00146427" w:rsidSect="00146427">
+    <w:p w:rsidR="00C046D2" w:rsidRDefault="00C046D2" w:rsidP="00D83429">
+      <w:pPr>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C046D2" w:rsidSect="00146427">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="2608" w:footer="2098" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4537F1B1" w14:textId="77777777" w:rsidR="003E6BEC" w:rsidRDefault="003E6BEC" w:rsidP="002773C2">
+    <w:p w:rsidR="00B70EAE" w:rsidRDefault="00B70EAE" w:rsidP="002773C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3FE713" w14:textId="77777777" w:rsidR="003E6BEC" w:rsidRDefault="003E6BEC"/>
+    <w:p w:rsidR="00B70EAE" w:rsidRDefault="00B70EAE"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75ADD0FE" w14:textId="77777777" w:rsidR="003E6BEC" w:rsidRDefault="003E6BEC" w:rsidP="002773C2">
+    <w:p w:rsidR="00B70EAE" w:rsidRDefault="00B70EAE" w:rsidP="002773C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28379CE2" w14:textId="77777777" w:rsidR="003E6BEC" w:rsidRDefault="003E6BEC"/>
+    <w:p w:rsidR="00B70EAE" w:rsidRDefault="00B70EAE"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Clavo Light">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1337AEE0" w14:textId="77777777" w:rsidR="00AE31ED" w:rsidRDefault="00844BB1" w:rsidP="000D4C99">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00AE31ED" w:rsidRDefault="00844BB1" w:rsidP="000D4C99">
     <w:r w:rsidRPr="00E02300">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C426D54" wp14:editId="2B691665">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-57150</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>116509</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3081020" cy="993775"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Obraz 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -1449,104 +1301,104 @@
     </w:r>
     <w:r w:rsidR="000D4C99" w:rsidRPr="00E02300">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:id w:val="-1520848338"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="5A3C729B" w14:textId="77777777" w:rsidR="00844BB1" w:rsidRPr="009138C3" w:rsidRDefault="00844BB1" w:rsidP="00844BB1">
+      <w:p w:rsidR="00844BB1" w:rsidRPr="009138C3" w:rsidRDefault="00844BB1" w:rsidP="00844BB1">
         <w:pPr>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1016"/>
           <w:rPr>
             <w:rStyle w:val="Numerstrony"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="009138C3">
           <w:rPr>
             <w:rStyle w:val="Numerstrony"/>
           </w:rPr>
           <w:t xml:space="preserve">Str. </w:t>
         </w:r>
         <w:r w:rsidR="00D31D46" w:rsidRPr="009138C3">
           <w:rPr>
             <w:rStyle w:val="Numerstrony"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="009138C3">
           <w:rPr>
             <w:rStyle w:val="Numerstrony"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidR="00D31D46" w:rsidRPr="009138C3">
           <w:rPr>
             <w:rStyle w:val="Numerstrony"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00293873">
+        <w:r w:rsidR="00D83429">
           <w:rPr>
             <w:rStyle w:val="Numerstrony"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="00D31D46" w:rsidRPr="009138C3">
           <w:rPr>
             <w:rStyle w:val="Numerstrony"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="5C059D17" w14:textId="77777777" w:rsidR="00BC06C8" w:rsidRDefault="00BC06C8"/>
+  <w:p w:rsidR="00BC06C8" w:rsidRDefault="00BC06C8"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="68397B8D" w14:textId="77777777" w:rsidR="00D50291" w:rsidRDefault="000D4C99" w:rsidP="009138C3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00D50291" w:rsidRDefault="000D4C99" w:rsidP="009138C3">
     <w:pPr>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r w:rsidRPr="00D50291">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00E02300" w:rsidRPr="00D50291">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="798CE339" wp14:editId="2CF60D4D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-64336</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>116840</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3081020" cy="993775"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
@@ -1568,78 +1420,78 @@
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3081020" cy="993775"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0045C617" w14:textId="77777777" w:rsidR="00BC06C8" w:rsidRDefault="00BC06C8"/>
+  <w:p w:rsidR="00BC06C8" w:rsidRDefault="00BC06C8"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E10A3A3" w14:textId="77777777" w:rsidR="003E6BEC" w:rsidRDefault="003E6BEC" w:rsidP="002773C2">
+    <w:p w:rsidR="00B70EAE" w:rsidRDefault="00B70EAE" w:rsidP="002773C2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F626E2C" w14:textId="77777777" w:rsidR="003E6BEC" w:rsidRDefault="003E6BEC"/>
+    <w:p w:rsidR="00B70EAE" w:rsidRDefault="00B70EAE"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="415C2B0C" w14:textId="77777777" w:rsidR="003E6BEC" w:rsidRDefault="003E6BEC" w:rsidP="002773C2">
+    <w:p w:rsidR="00B70EAE" w:rsidRDefault="00B70EAE" w:rsidP="002773C2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EC36F7" w14:textId="77777777" w:rsidR="003E6BEC" w:rsidRDefault="003E6BEC"/>
+    <w:p w:rsidR="00B70EAE" w:rsidRDefault="00B70EAE"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5D98034F" w14:textId="77777777" w:rsidR="00BC06C8" w:rsidRPr="00405BE2" w:rsidRDefault="009E7DFA" w:rsidP="00405BE2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w:rsidR="00BC06C8" w:rsidRPr="00405BE2" w:rsidRDefault="009E7DFA" w:rsidP="00405BE2">
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pl-PL"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251694080" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0113481E" wp14:editId="5BC268FC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-1116330</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1717200" cy="612000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="1" name="Obraz 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -1656,51 +1508,51 @@
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1717200" cy="612000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AC83D58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A17CB800"/>
     <w:lvl w:ilvl="0" w:tplc="6008948E">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -1872,117 +1724,118 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002773C2"/>
+    <w:rsid w:val="00001E7E"/>
     <w:rsid w:val="000064F4"/>
     <w:rsid w:val="00014EA3"/>
     <w:rsid w:val="000232FE"/>
     <w:rsid w:val="00030EFF"/>
     <w:rsid w:val="00043521"/>
     <w:rsid w:val="000616F6"/>
     <w:rsid w:val="00066C13"/>
     <w:rsid w:val="00081E75"/>
     <w:rsid w:val="00090CFF"/>
     <w:rsid w:val="000D4C99"/>
     <w:rsid w:val="000D549D"/>
     <w:rsid w:val="000E77E8"/>
     <w:rsid w:val="00114339"/>
     <w:rsid w:val="001204EA"/>
     <w:rsid w:val="00123326"/>
     <w:rsid w:val="00135042"/>
     <w:rsid w:val="00146427"/>
     <w:rsid w:val="00146702"/>
     <w:rsid w:val="00157853"/>
     <w:rsid w:val="00165858"/>
     <w:rsid w:val="00183685"/>
     <w:rsid w:val="001A1D49"/>
     <w:rsid w:val="001B4095"/>
     <w:rsid w:val="001C154E"/>
     <w:rsid w:val="001C220C"/>
     <w:rsid w:val="001D22B0"/>
     <w:rsid w:val="001D40B0"/>
     <w:rsid w:val="001E3429"/>
     <w:rsid w:val="001F44B9"/>
     <w:rsid w:val="001F4D6C"/>
     <w:rsid w:val="00202104"/>
     <w:rsid w:val="002149DC"/>
     <w:rsid w:val="0022707A"/>
     <w:rsid w:val="00227E7B"/>
     <w:rsid w:val="00232B2A"/>
     <w:rsid w:val="00243A33"/>
     <w:rsid w:val="002556A9"/>
     <w:rsid w:val="00272FF1"/>
     <w:rsid w:val="002773C2"/>
+    <w:rsid w:val="00287E88"/>
     <w:rsid w:val="00293873"/>
     <w:rsid w:val="002B313C"/>
     <w:rsid w:val="002C716F"/>
     <w:rsid w:val="002E0575"/>
     <w:rsid w:val="003003E5"/>
     <w:rsid w:val="003016B5"/>
     <w:rsid w:val="003217CA"/>
     <w:rsid w:val="00334033"/>
     <w:rsid w:val="00387DDE"/>
     <w:rsid w:val="00396131"/>
     <w:rsid w:val="003D718C"/>
     <w:rsid w:val="003E6BEC"/>
     <w:rsid w:val="003F2FDB"/>
     <w:rsid w:val="003F53E9"/>
     <w:rsid w:val="00405BE2"/>
     <w:rsid w:val="004444A1"/>
     <w:rsid w:val="00466BF5"/>
     <w:rsid w:val="004676B1"/>
     <w:rsid w:val="004A187C"/>
     <w:rsid w:val="004A57A9"/>
     <w:rsid w:val="004D12E2"/>
     <w:rsid w:val="004D7CD0"/>
     <w:rsid w:val="004E555D"/>
     <w:rsid w:val="004F0778"/>
     <w:rsid w:val="005004F5"/>
@@ -2003,196 +1856,201 @@
     <w:rsid w:val="00615954"/>
     <w:rsid w:val="00654BE9"/>
     <w:rsid w:val="006713D0"/>
     <w:rsid w:val="00673265"/>
     <w:rsid w:val="0067720A"/>
     <w:rsid w:val="006A1B3C"/>
     <w:rsid w:val="006A32BA"/>
     <w:rsid w:val="006B10B1"/>
     <w:rsid w:val="006B6DD5"/>
     <w:rsid w:val="006C3B77"/>
     <w:rsid w:val="006D18DF"/>
     <w:rsid w:val="00717915"/>
     <w:rsid w:val="007241A5"/>
     <w:rsid w:val="00735D00"/>
     <w:rsid w:val="007377F5"/>
     <w:rsid w:val="007410A3"/>
     <w:rsid w:val="0075677D"/>
     <w:rsid w:val="007567DA"/>
     <w:rsid w:val="00767FE9"/>
     <w:rsid w:val="007A4A6E"/>
     <w:rsid w:val="007C30D3"/>
     <w:rsid w:val="007C34C7"/>
     <w:rsid w:val="007E1AF9"/>
     <w:rsid w:val="007E6B81"/>
     <w:rsid w:val="007E7006"/>
+    <w:rsid w:val="007F1759"/>
     <w:rsid w:val="007F5B70"/>
     <w:rsid w:val="00816510"/>
     <w:rsid w:val="0083409B"/>
     <w:rsid w:val="00840EB0"/>
     <w:rsid w:val="00844BB1"/>
     <w:rsid w:val="00856A0B"/>
     <w:rsid w:val="008728D5"/>
     <w:rsid w:val="00872B49"/>
     <w:rsid w:val="00874259"/>
     <w:rsid w:val="008847CF"/>
     <w:rsid w:val="008900AC"/>
     <w:rsid w:val="00890DE6"/>
     <w:rsid w:val="008B558C"/>
     <w:rsid w:val="008F3395"/>
     <w:rsid w:val="00901F65"/>
     <w:rsid w:val="009138C3"/>
     <w:rsid w:val="00936DF0"/>
     <w:rsid w:val="00956629"/>
     <w:rsid w:val="0097081D"/>
     <w:rsid w:val="00972A2D"/>
     <w:rsid w:val="00973F34"/>
     <w:rsid w:val="009867C8"/>
     <w:rsid w:val="00995B92"/>
     <w:rsid w:val="009B2E8D"/>
     <w:rsid w:val="009E2B85"/>
     <w:rsid w:val="009E7DFA"/>
     <w:rsid w:val="009F6F4B"/>
     <w:rsid w:val="00A007D4"/>
     <w:rsid w:val="00A05F4B"/>
     <w:rsid w:val="00A158BC"/>
     <w:rsid w:val="00A17DF3"/>
     <w:rsid w:val="00A3013F"/>
     <w:rsid w:val="00A41C35"/>
     <w:rsid w:val="00A450C0"/>
     <w:rsid w:val="00A83918"/>
     <w:rsid w:val="00A83EEE"/>
     <w:rsid w:val="00AA09C0"/>
     <w:rsid w:val="00AB7C89"/>
     <w:rsid w:val="00AB7DB6"/>
     <w:rsid w:val="00AE31ED"/>
     <w:rsid w:val="00B00C43"/>
     <w:rsid w:val="00B1287F"/>
     <w:rsid w:val="00B158B2"/>
     <w:rsid w:val="00B169E1"/>
     <w:rsid w:val="00B23989"/>
     <w:rsid w:val="00B426E6"/>
     <w:rsid w:val="00B4689C"/>
     <w:rsid w:val="00B70854"/>
+    <w:rsid w:val="00B70EAE"/>
     <w:rsid w:val="00B921C9"/>
+    <w:rsid w:val="00B94DB2"/>
     <w:rsid w:val="00BC06C8"/>
     <w:rsid w:val="00BE5C44"/>
+    <w:rsid w:val="00C046D2"/>
     <w:rsid w:val="00C144AF"/>
     <w:rsid w:val="00C2223A"/>
     <w:rsid w:val="00C2653B"/>
     <w:rsid w:val="00C27CCE"/>
     <w:rsid w:val="00C4598C"/>
+    <w:rsid w:val="00C5051B"/>
     <w:rsid w:val="00C72730"/>
     <w:rsid w:val="00CB1800"/>
     <w:rsid w:val="00CB2196"/>
     <w:rsid w:val="00CD3700"/>
     <w:rsid w:val="00CD639D"/>
     <w:rsid w:val="00CD661F"/>
     <w:rsid w:val="00CE2806"/>
     <w:rsid w:val="00CE38DD"/>
     <w:rsid w:val="00CE7E89"/>
     <w:rsid w:val="00D073B2"/>
     <w:rsid w:val="00D117DD"/>
     <w:rsid w:val="00D14D05"/>
     <w:rsid w:val="00D253D3"/>
     <w:rsid w:val="00D31D46"/>
     <w:rsid w:val="00D31D66"/>
     <w:rsid w:val="00D50291"/>
     <w:rsid w:val="00D51726"/>
+    <w:rsid w:val="00D83429"/>
     <w:rsid w:val="00D9580D"/>
     <w:rsid w:val="00DA518F"/>
     <w:rsid w:val="00DA583D"/>
     <w:rsid w:val="00DB3FD0"/>
     <w:rsid w:val="00DB5B18"/>
     <w:rsid w:val="00DD7D36"/>
     <w:rsid w:val="00DE4E0B"/>
     <w:rsid w:val="00DE6BC3"/>
     <w:rsid w:val="00E016ED"/>
     <w:rsid w:val="00E02300"/>
     <w:rsid w:val="00E500A5"/>
     <w:rsid w:val="00E54162"/>
     <w:rsid w:val="00E54BBF"/>
     <w:rsid w:val="00E57556"/>
     <w:rsid w:val="00E82AE8"/>
     <w:rsid w:val="00E8745B"/>
     <w:rsid w:val="00EA64BC"/>
     <w:rsid w:val="00EB3849"/>
     <w:rsid w:val="00EF073F"/>
     <w:rsid w:val="00F050B1"/>
     <w:rsid w:val="00F260DB"/>
     <w:rsid w:val="00F50F3E"/>
     <w:rsid w:val="00F554E6"/>
     <w:rsid w:val="00F6181B"/>
     <w:rsid w:val="00F62DDE"/>
     <w:rsid w:val="00F77B11"/>
     <w:rsid w:val="00F80E45"/>
     <w:rsid w:val="00F85D38"/>
     <w:rsid w:val="00F9334B"/>
     <w:rsid w:val="00FE45BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="360DD111"/>
   <w15:docId w15:val="{A110FC8A-920B-437B-8A1B-3C6CC9DCE5EE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2254,98 +2112,101 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29"/>
@@ -2517,55 +2378,50 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00CB2196"/>
     <w:pPr>
       <w:spacing w:line="330" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -2808,51 +2664,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CE38DD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
     <w:name w:val="Temat komentarza Znak"/>
     <w:basedOn w:val="TekstkomentarzaZnak"/>
     <w:link w:val="Tematkomentarza"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00CE38DD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="931888273">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1639727484">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3181,78 +3037,77 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42BA29A0-0612-45F1-9E08-C20E17D69FA2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C7BA9A9-69E6-4656-AFF9-0F84FD47D9AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>998</Characters>
+  <Pages>2</Pages>
+  <Words>212</Words>
+  <Characters>1274</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1162</CharactersWithSpaces>
+  <CharactersWithSpaces>1484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Kamil Rasiński</dc:creator>
+  <dc:creator>Elżbieta Dunin-Wąsowicz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>